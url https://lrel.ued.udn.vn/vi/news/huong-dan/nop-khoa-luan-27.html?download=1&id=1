--- v0 (2025-10-13)
+++ v1 (2026-04-23)
@@ -9,264 +9,248 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="4678"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B6B53" w:rsidRPr="0054773B" w14:paraId="5DBD0477" w14:textId="77777777" w:rsidTr="009C7FF4">
+      <w:tr w:rsidR="00260564" w:rsidRPr="0054773B" w14:paraId="5DBD0477" w14:textId="77777777" w:rsidTr="00260564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01B334AE" w14:textId="77777777" w:rsidR="005B6B53" w:rsidRPr="00084F17" w:rsidRDefault="005B6B53" w:rsidP="00652AC1">
+          <w:p w14:paraId="1C19C6AC" w14:textId="77777777" w:rsidR="00260564" w:rsidRPr="00084F17" w:rsidRDefault="00260564" w:rsidP="00260564">
             <w:pPr>
-              <w:ind w:left="-105" w:right="-144"/>
+              <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve">TRƯỜNG </w:t>
             </w:r>
             <w:r w:rsidRPr="0054773B">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">ĐẠI HỌC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>SƯ PHẠM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F8A8E3" w14:textId="0A730AEF" w:rsidR="005B6B53" w:rsidRPr="009C7FF4" w:rsidRDefault="00C104D2" w:rsidP="00C104D2">
+          <w:p w14:paraId="52F8A8E3" w14:textId="13623D91" w:rsidR="00260564" w:rsidRPr="009C7FF4" w:rsidRDefault="00260564" w:rsidP="00260564">
             <w:pPr>
-              <w:ind w:left="-105" w:right="-144"/>
+              <w:ind w:left="-247" w:right="-144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7FF4">
+            <w:r w:rsidRPr="00190A3D">
               <w:rPr>
-                <w:b/>
                 <w:noProof/>
-                <w:w w:val="90"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A3609A" wp14:editId="3193900F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546C2617" wp14:editId="2BEF3E04">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>749935</wp:posOffset>
+                        <wp:posOffset>591185</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>415290</wp:posOffset>
+                        <wp:posOffset>203835</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1076325" cy="0"/>
+                      <wp:extent cx="1767840" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="4" name="Straight Connector 4"/>
+                      <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1076325" cy="0"/>
+                                <a:ext cx="1767840" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="617D6DA3" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="59.05pt,32.7pt" to="143.8pt,32.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUhEiNGwIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZJ5tYcVaVnfSy&#10;bSNl+wMIYBsVAwISJ6r63zuQD+1uL1VVH/AMMzzezDyWT6deoiO3TmhV4mycYsQV1UyotsTfXzaj&#10;OUbOE8WI1IqX+Mwdflp9/LAcTMEnutOScYsARLliMCXuvDdFkjja8Z64sTZcQbDRticeXNsmzJIB&#10;0HuZTNJ0lgzaMmM15c7Bbn0J4lXEbxpO/bemcdwjWWLg5uNq47oPa7JakqK1xHSCXmmQf2DRE6Hg&#10;0jtUTTxBByv+gOoFtdrpxo+p7hPdNILyWANUk6Xvqtl1xPBYCzTHmXub3P+DpV+PW4sEK3GOkSI9&#10;jGjnLRFt51GllYIGaovy0KfBuALSK7W1oVJ6UjvzrOkPh5SuOqJaHvm+nA2AZOFE8uZIcJyB2/bD&#10;F80ghxy8jk07NbYPkNAOdIqzOd9nw08eUdjM0sfZw2SKEb3FElLcDhrr/GeuexSMEkuhQttIQY7P&#10;zgcipLilhG2lN0LKOHqp0FDixRSQQ8RpKVgIRse2+0padCRBPPGLVb1Ls/qgWATrOGHrq+2JkBcb&#10;Lpcq4EEpQOdqXdTxc5Eu1vP1PB/lk9l6lKd1Pfq0qfLRbJM9TuuHuqrq7FegluVFJxjjKrC7KTXL&#10;/04J1zdz0dhdq/c2JG/RY7+A7O0fScdZhvFdhLDX7Ly1txmDOGPy9SEF9b/2wX793Fe/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAhaxOFdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+&#10;w2ZMvDR2ARUJsjRG5ealVeN1CiMQ2VnKblv06R3jQY//zJd/vilWsx3UgSbfOzYQLyNQxLVrem4N&#10;vDxXFxkoH5AbHByTgU/ysCpPTwrMG3fkNR02oVVSwj5HA10IY661rzuy6JduJJbdu5ssBolTq5sJ&#10;j1JuB51EUaot9iwXOhzpvqP6Y7O3Bnz1Srvqa1EvorfL1lGye3h6RGPOz+a7W1CB5vAHw4++qEMp&#10;Tlu358arQXKcxYIaSK+vQAmQZDcpqO3vQJeF/v9B+Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAUhEiNGwIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCFrE4V3AAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
+                    <v:line w14:anchorId="741661DA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="46.55pt,16.05pt" to="185.75pt,16.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqJT0xHQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu2jAU3FfqP1jeQxIauBARrqoEurlt&#10;kbj9AGM7iVXHtmxDQFX/vcfm0dJuqqosjB/Hkzkz4+XzqZfoyK0TWpU4G6cYcUU1E6ot8ZfXzWiO&#10;kfNEMSK14iU+c4efV2/fLAdT8InutGTcIgBRrhhMiTvvTZEkjna8J26sDVdw2GjbEw9L2ybMkgHQ&#10;e5lM0nSWDNoyYzXlzsFufTnEq4jfNJz6z03juEeyxMDNx9HGcR/GZLUkRWuJ6QS90iD/wKInQsFH&#10;71A18QQdrPgDqhfUaqcbP6a6T3TTCMpjD9BNlv7Wza4jhsdeQBxn7jK5/wdLPx23FgkG3mGkSA8W&#10;7bwlou08qrRSIKC2KAs6DcYVUF6prQ2d0pPamRdNvzqkdNUR1fLI9/VsACTeSB6uhIUz8LX98FEz&#10;qCEHr6Nop8b2ARLkQKfozfnuDT95RGEze5o9zXOwkN7OElLcLhrr/AeuexQmJZZCBdlIQY4vzgN1&#10;KL2VhG2lN0LKaL1UaCjxYjqZxgtOS8HCYShztt1X0qIjCeGJv6ADgD2UWX1QLIJ1nLD1de6JkJc5&#10;1EsV8KAVoHOdXdLxbZEu1vP1PB/lk9l6lKd1PXq/qfLRbJM9Tet3dVXV2fdALcuLTjDGVWB3S2qW&#10;/10Srm/mkrF7Vu8yJI/osUUge/uPpKOXwb5LEPaanbc2qBFshXDG4utDCun/dR2rfj731Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB2PGbB3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8NADITv&#10;SPyHlZG4VHTzEK+QTYWA3LhQQFzdrEkist40u20Dvx4jDnCy7BmNvylXsxvUnqbQezaQLhNQxI23&#10;PbcGXp7rsytQISJbHDyTgU8KsKqOj0osrD/wE+3XsVUSwqFAA12MY6F1aDpyGJZ+JBbt3U8Oo6xT&#10;q+2EBwl3g86S5EI77Fk+dDjSXUfNx3rnDIT6lbb116JZJG956ynb3j8+oDGnJ/PtDahIc/wzww++&#10;oEMlTBu/YxvUYOA6T8VpIM9kip5fpuegNr8HXZX6f4HqGwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKolPTEdAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHY8ZsHcAAAACAEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="008A3AEB" w:rsidRPr="009C7FF4">
+            <w:r w:rsidRPr="005269BB">
               <w:rPr>
                 <w:b/>
-                <w:w w:val="90"/>
+                <w:w w:val="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHÒNG QUẢN LÝ NGƯỜI HỌC – </w:t>
-[...10 lines deleted...]
-              <w:t>THƯ VIỆN</w:t>
+              <w:t>PHÒNG QUẢN LÝ NGƯỜI HỌC–THƯ VIỆN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2873F6B8" w14:textId="77777777" w:rsidR="005B6B53" w:rsidRPr="009C7FF4" w:rsidRDefault="005B6B53" w:rsidP="00283D42">
+          <w:p w14:paraId="0CFA5D92" w14:textId="77777777" w:rsidR="00260564" w:rsidRPr="008A4FB8" w:rsidRDefault="00260564" w:rsidP="00260564">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="90"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7FF4">
+            <w:r w:rsidRPr="008A4FB8">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="90"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03CCAAB1" w14:textId="77777777" w:rsidR="005B6B53" w:rsidRPr="009C7FF4" w:rsidRDefault="005B6B53" w:rsidP="00C104D2">
+          <w:p w14:paraId="03CCAAB1" w14:textId="7BE45173" w:rsidR="00260564" w:rsidRPr="009C7FF4" w:rsidRDefault="00260564" w:rsidP="00260564">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:left="-112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7FF4">
+            <w:r w:rsidRPr="00190A3D">
               <w:rPr>
                 <w:noProof/>
-                <w:w w:val="90"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362C83F8" wp14:editId="64CF8161">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0115AE72" wp14:editId="5781B35A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>821055</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>213360</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1767840" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Straight Connector 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1767840" cy="0"/>
                               </a:xfrm>
@@ -281,81 +265,80 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="287CE1DA" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="64.65pt,16.8pt" to="203.85pt,16.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDulqs+ygEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Kd5lHBcg5O00va&#10;GnD6AWuSkohSXGJJW/bfd8nYTtreiupAcF/DndnV4v4wOLE3FC36Rs4mUymMV6it7xr54/nxw50U&#10;MYHX4NCbRh5NlPfL9+8WY6jNHHt02pBgEB/rMTSyTynUVRVVbwaIEwzGc7BFGiCxSV2lCUZGH1w1&#10;n05vqhFJB0JlYmTvw0tQLgt+2xqVvrdtNEm4RnJvqZxUzm0+q+UC6o4g9Fad2oB/6GIA6/nRC9QD&#10;JBA7sn9BDVYRRmzTROFQYdtaZQoHZjOb/sFm00MwhQuLE8NFpvj/YNW3/ZqE1Y28ksLDwCPaJALb&#10;9Ums0HsWEElcZZ3GEGtOX/k1Zabq4DfhCdXPKDyuevCdKf0+HwODzHJF9VtJNmLg17bjV9ScA7uE&#10;RbRDS0OGZDnEoczmeJmNOSSh2Dm7vbm9+8gjVOdYBfW5MFBMXwwOIl8a6azPskEN+6eYciNQn1Oy&#10;2+Ojda6M3nkxNvLT9fy6FER0VudgTovUbVeOxB7y8pSvsOLI2zTCndcFrDegP5/uCax7ufPjzp/E&#10;yPxflNyiPq7pLBJPt3R52sS8Pm/tUv36vyx/AQAA//8DAFBLAwQUAAYACAAAACEAaAEexdwAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLhNLaNEGpemEgN64bIC4eq1pKxqn&#10;a7Kt8PQYcYDjb3/6/TlfTa5XBxpD59nC5dyAIq583XFj4eW5vLgGFSJyjb1nsvBJAVbF6UmOWe2P&#10;vKbDJjZKSjhkaKGNcci0DlVLDsPcD8Sye/ejwyhxbHQ94lHKXa8TYxbaYcdyocWB7luqPjZ7ZyGU&#10;r7Qrv2bVzLyljadk9/D0iNaen013t6AiTfEPhh99UYdCnLZ+z3VQveTkJhXUQpouQAlwZZZLUNvf&#10;gS5y/f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDulqs+ygEAAHcDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBoAR7F3AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;"/>
+                    <v:line w14:anchorId="7C3A0019" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="64.65pt,16.8pt" to="203.85pt,16.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJGdbpHQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQQWIgIqyqBXrZd&#10;JLY/wNgOserYlm0IqOp/79h8iG0vVdUcnLFn5vnNm/Hi+dRJdOTWCa1KnA1TjLiimgm1L/G3t/Vg&#10;hpHzRDEiteIlPnOHn5cfPyx6U/CRbrVk3CIAUa7oTYlb702RJI62vCNuqA1X4Gy07YiHrd0nzJIe&#10;0DuZjNJ0mvTaMmM15c7BaX1x4mXEbxpO/WvTOO6RLDFw83G1cd2FNVkuSLG3xLSCXmmQf2DREaHg&#10;0jtUTTxBByv+gOoEtdrpxg+p7hLdNILyWANUk6W/VbNtieGxFhDHmbtM7v/B0q/HjUWClXiMkSId&#10;tGjrLRH71qNKKwUCaovGQafeuALCK7WxoVJ6Ulvzoul3h5SuWqL2PPJ9OxsAyUJG8i4lbJyB23b9&#10;F80ghhy8jqKdGtsFSJADnWJvzvfe8JNHFA6zp+nTLIcW0psvIcUt0VjnP3PdoWCUWAoVZCMFOb44&#10;H4iQ4hYSjpVeCylj66VCfYnnk9EkJjgtBQvOEObsfldJi44kDE/8YlXgeQyz+qBYBGs5Yaur7YmQ&#10;FxsulyrgQSlA52pdpuPHPJ2vZqtZPshH09UgT+t68Gld5YPpOnua1OO6qursZ6CW5UUrGOMqsLtN&#10;apb/3SRc38xlxu6zepcheY8e9QKyt38kHXsZ2ncZhJ1m54299RiGMwZfH1KY/sc92I/PffkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBoAR7F3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQuE0to0Qal6YSA3rhsgLh6rWkrGqdrsq3w9BhxgONvf/r9OV9NrlcHGkPn2cLl3IAirnzd&#10;cWPh5bm8uAYVInKNvWey8EkBVsXpSY5Z7Y+8psMmNkpKOGRooY1xyLQOVUsOw9wPxLJ796PDKHFs&#10;dD3iUcpdrxNjFtphx3KhxYHuW6o+NntnIZSvtCu/ZtXMvKWNp2T38PSI1p6fTXe3oCJN8Q+GH31R&#10;h0Kctn7PdVC95OQmFdRCmi5ACXBllktQ29+BLnL9/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMkZ1ukdAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGgBHsXcAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="009C7FF4">
+            <w:r w:rsidRPr="00190A3D">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="90"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Độc lập - Tự do - Hạnh phúc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B6B53" w:rsidRPr="0054773B" w14:paraId="272AF602" w14:textId="77777777" w:rsidTr="009C7FF4">
+      <w:tr w:rsidR="005B6B53" w:rsidRPr="0054773B" w14:paraId="272AF602" w14:textId="77777777" w:rsidTr="00260564">
         <w:trPr>
           <w:trHeight w:val="533"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="376143F7" w14:textId="0DCF7694" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00652AC1">
+          <w:p w14:paraId="376143F7" w14:textId="17EA5241" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00652AC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Số:      /</w:t>
             </w:r>
             <w:r w:rsidR="00D12B79" w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
@@ -367,51 +350,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>KL</w:t>
             </w:r>
             <w:r w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00BC7F31" w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>QLNH-TV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29792270" w14:textId="77777777" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00283D42">
+          <w:p w14:paraId="29792270" w14:textId="35D3B00D" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00283D42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Đà Nẵng, ngày      </w:t>
             </w:r>
             <w:r w:rsidRPr="00D70B1C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -497,50 +480,52 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0082214B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B261D6" w14:textId="5362146E" w:rsidR="00A1569E" w:rsidRPr="00E4556A" w:rsidRDefault="00935928" w:rsidP="00935928">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E4556A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GIẤY XÁC NHẬN</w:t>
       </w:r>
       <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D12B79" w:rsidRPr="00504BC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Về việc nộp khóa luận tốt nghiệp</w:t>
@@ -1223,58 +1208,58 @@
       <w:r w:rsidRPr="00EE4BE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="199B3198" w14:textId="77777777" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
     <w:sectPr w:rsidR="003D50BE" w:rsidSect="00652AC1">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="636AB427" w14:textId="77777777" w:rsidR="00AC3530" w:rsidRDefault="00AC3530" w:rsidP="00ED5EF6">
+    <w:p w14:paraId="7CB03109" w14:textId="77777777" w:rsidR="00766786" w:rsidRDefault="00766786" w:rsidP="00ED5EF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FA9BE1" w14:textId="77777777" w:rsidR="00AC3530" w:rsidRDefault="00AC3530" w:rsidP="00ED5EF6">
+    <w:p w14:paraId="180958FC" w14:textId="77777777" w:rsidR="00766786" w:rsidRDefault="00766786" w:rsidP="00ED5EF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -1402,58 +1387,58 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:w w:val="108"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7E8F373B" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42303621" w14:textId="77777777" w:rsidR="00AC3530" w:rsidRDefault="00AC3530" w:rsidP="00ED5EF6">
+    <w:p w14:paraId="4457D47C" w14:textId="77777777" w:rsidR="00766786" w:rsidRDefault="00766786" w:rsidP="00ED5EF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70AB6298" w14:textId="77777777" w:rsidR="00AC3530" w:rsidRDefault="00AC3530" w:rsidP="00ED5EF6">
+    <w:p w14:paraId="49B27F4E" w14:textId="77777777" w:rsidR="00766786" w:rsidRDefault="00766786" w:rsidP="00ED5EF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3F42A005" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="30392853" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -1478,76 +1463,79 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00935928"/>
     <w:rsid w:val="000A7AA9"/>
     <w:rsid w:val="0012278F"/>
     <w:rsid w:val="001439A0"/>
     <w:rsid w:val="001506AD"/>
     <w:rsid w:val="001E70AE"/>
     <w:rsid w:val="00234987"/>
     <w:rsid w:val="00235176"/>
+    <w:rsid w:val="00260564"/>
     <w:rsid w:val="002710D6"/>
     <w:rsid w:val="002737DD"/>
+    <w:rsid w:val="00286E6F"/>
     <w:rsid w:val="002879A9"/>
     <w:rsid w:val="00301421"/>
     <w:rsid w:val="0035251C"/>
     <w:rsid w:val="003D50BE"/>
     <w:rsid w:val="00444559"/>
     <w:rsid w:val="00465FAE"/>
     <w:rsid w:val="004E4AAC"/>
     <w:rsid w:val="0050180D"/>
     <w:rsid w:val="00504BC9"/>
     <w:rsid w:val="00532406"/>
     <w:rsid w:val="00544162"/>
     <w:rsid w:val="00544377"/>
     <w:rsid w:val="00550C32"/>
     <w:rsid w:val="005626D2"/>
     <w:rsid w:val="0056270D"/>
     <w:rsid w:val="005B6B53"/>
     <w:rsid w:val="005C51F3"/>
     <w:rsid w:val="0060582C"/>
     <w:rsid w:val="00637A91"/>
     <w:rsid w:val="00652AC1"/>
     <w:rsid w:val="006678C6"/>
     <w:rsid w:val="00677476"/>
     <w:rsid w:val="00684F8D"/>
     <w:rsid w:val="007338DE"/>
+    <w:rsid w:val="00766786"/>
     <w:rsid w:val="007E5129"/>
     <w:rsid w:val="008A3AEB"/>
     <w:rsid w:val="008C2552"/>
     <w:rsid w:val="009159EB"/>
     <w:rsid w:val="009200F9"/>
     <w:rsid w:val="00935928"/>
     <w:rsid w:val="009B0B2B"/>
     <w:rsid w:val="009C7FF4"/>
     <w:rsid w:val="00A1569E"/>
     <w:rsid w:val="00AC3530"/>
     <w:rsid w:val="00AC46E4"/>
     <w:rsid w:val="00BC7F31"/>
     <w:rsid w:val="00C00B6C"/>
     <w:rsid w:val="00C104D2"/>
     <w:rsid w:val="00C84041"/>
     <w:rsid w:val="00D12B79"/>
     <w:rsid w:val="00D70B1C"/>
     <w:rsid w:val="00D95C91"/>
     <w:rsid w:val="00DE2148"/>
     <w:rsid w:val="00DF6BF7"/>
     <w:rsid w:val="00E4556A"/>
     <w:rsid w:val="00E46384"/>
     <w:rsid w:val="00E7736B"/>
     <w:rsid w:val="00ED5EF6"/>
     <w:rsid w:val="00EF64A1"/>
@@ -2414,66 +2402,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>156</Words>
-  <Characters>890</Characters>
+  <Words>155</Words>
+  <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1044</CharactersWithSpaces>
+  <CharactersWithSpaces>1042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>