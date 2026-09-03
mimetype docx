--- v1 (2026-04-23)
+++ v2 (2026-09-03)
@@ -1,2467 +1,884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
-[...2110 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\TV-CTSV\Quy-trinh-trinh-ky-so\Quy-trinh-nhan-TL-noi-sinh\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5982DBE3-4C28-4218-AF07-C4AD32D48594}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9975" xr2:uid="{3E02C828-77EE-49D4-940D-344E1C455C1D}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+  <si>
+    <t>Họ và tên sinh viên</t>
+  </si>
+  <si>
+    <t>Đề tài khóa luận</t>
+  </si>
+  <si>
+    <t>Giảng viên hướng dẫn</t>
+  </si>
+  <si>
+    <t>Chuyên ngành</t>
+  </si>
+  <si>
+    <t>Ghi chú</t>
+  </si>
+  <si>
+    <t>DANH SÁCH SINH VIÊN LÀM KHÓA LUẬN</t>
+  </si>
+  <si>
+    <t>TT</t>
+  </si>
+  <si>
+    <t>Đà Nẵng, ngày …… tháng …… năm 20…</t>
+  </si>
+  <si>
+    <t>TRƯỜNG ĐẠI HỌC SƯ PHẠM - ĐHĐN</t>
+  </si>
+  <si>
+    <t>Lớp: ………………..</t>
+  </si>
+  <si>
+    <t>Người nhận</t>
+  </si>
+  <si>
+    <t>Trưởng phòng</t>
+  </si>
+  <si>
+    <t>Khóa:…………..</t>
+  </si>
+  <si>
+    <t>Khoa:…………………………</t>
+  </si>
+  <si>
+    <t>PHÒNG CÔNG TÁC SINH VIÊN</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="4" x14ac:knownFonts="1">
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="2"/>
+      <charset val="163"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="14">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1228725</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1466850</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="3" name="Straight Connector 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6845C82A-CA27-4FB8-AE7F-AFEE8489ADC9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1590675" y="457200"/>
+          <a:ext cx="2438400" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78B13016-12DB-4E21-B1FB-D13FA8110477}">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="4.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="36.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="13"/>
+      <c r="C4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="2"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="4">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="4">
+        <v>3</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="4">
+        <v>4</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="4">
+        <v>5</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="4">
+        <v>6</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="4">
+        <v>7</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="4">
+        <v>8</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="4">
+        <v>9</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="4">
+        <v>10</v>
+      </c>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="4">
+        <v>11</v>
+      </c>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="4">
+        <v>12</v>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="4">
+        <v>13</v>
+      </c>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="4">
+        <v>14</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="4">
+        <v>15</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="D23" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:B4"/>
+  </mergeCells>
+  <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.35433070866141736" bottom="0.35433070866141736" header="0.11811023622047245" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;10B05.QT.TV-04&amp;C&amp;10Trang:&amp;R&amp;10Ban hành lần: 01</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Windows User</dc:creator>
+  <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>