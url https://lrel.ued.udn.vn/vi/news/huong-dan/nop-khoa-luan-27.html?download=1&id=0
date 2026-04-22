--- v0 (2025-10-11)
+++ v1 (2026-04-22)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\TV-QLNH\Quy-trinh\4.Quy-trinh-nhan-TL-noi-sinh\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\TV-QLNH\Quy-trinh-trinh-ky-so\Quy-trinh-nhan-TL-noi-sinh\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E054A728-E1BA-4DD2-918E-323D3A435CA4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{391E529E-0F00-4E35-A96D-2722CA7599E6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="10725" xr2:uid="{3E02C828-77EE-49D4-940D-344E1C455C1D}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="7185" xr2:uid="{3E02C828-77EE-49D4-940D-344E1C455C1D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Họ và tên sinh viên</t>
   </si>
   <si>
     <t>Đề tài khóa luận</t>
   </si>
   <si>
     <t>Giảng viên hướng dẫn</t>
   </si>
   <si>
@@ -67,139 +67,161 @@
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Đà Nẵng, ngày …… tháng …… năm 20…</t>
   </si>
   <si>
     <t>TRƯỜNG ĐẠI HỌC SƯ PHẠM - ĐHĐN</t>
   </si>
   <si>
     <t>PHÒNG QUẢN LÝ NGƯỜI HỌC - THƯ VIỆN</t>
   </si>
   <si>
     <t>Lớp: ………………..</t>
   </si>
   <si>
     <t>Người nhận</t>
   </si>
   <si>
     <t>Trưởng phòng</t>
   </si>
   <si>
     <t>Khóa:…………..</t>
   </si>
   <si>
-    <t>Khoa:……………………..</t>
+    <t>Khoa:…………………………</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="163"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -534,101 +556,101 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78B13016-12DB-4E21-B1FB-D13FA8110477}">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.21875" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.6640625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A2" s="8" t="s">
+      <c r="A2" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="8"/>
-      <c r="C2" s="8"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="8"/>
-[...3 lines deleted...]
-      <c r="F3" s="8"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="10"/>
-      <c r="C4" s="7" t="s">
+      <c r="B4" s="11"/>
+      <c r="C4" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="2"/>
-      <c r="E4" s="2" t="s">
+      <c r="D4" s="13"/>
+      <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="3" t="s">
@@ -736,72 +758,102 @@
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
     </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="4">
+        <v>13</v>
+      </c>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+    </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="D20" s="9" t="s">
+      <c r="A20" s="4">
+        <v>14</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="4">
+        <v>15</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="D23" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="9"/>
-[...3 lines deleted...]
-      <c r="B21" s="6" t="s">
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B24" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="D24" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E21" s="8"/>
-      <c r="F21" s="8"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:F3"/>
-    <mergeCell ref="D20:F20"/>
-    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D24:F24"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.35433070866141736" bottom="0.35433070866141736" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;10B05.QT.TV-04&amp;C&amp;10Trang:&amp;R&amp;10Ban hành lần: 01</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>