--- v1 (2026-04-22)
+++ v2 (2026-09-02)
@@ -1,884 +1,2475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10064" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="5386"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00260564" w:rsidRPr="0054773B" w14:paraId="5DBD0477" w14:textId="77777777" w:rsidTr="00260564">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C19C6AC" w14:textId="77777777" w:rsidR="00260564" w:rsidRPr="00084F17" w:rsidRDefault="00260564" w:rsidP="00260564">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRƯỜNG </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054773B">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ĐẠI HỌC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>SƯ PHẠM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F8A8E3" w14:textId="1A945995" w:rsidR="00260564" w:rsidRPr="002268A3" w:rsidRDefault="00260564" w:rsidP="00260564">
+            <w:pPr>
+              <w:ind w:left="-247" w:right="-144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002268A3">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546C2617" wp14:editId="2BEF3E04">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>591185</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>203835</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1767840" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1" name="Straight Connector 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1767840" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="741661DA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="46.55pt,16.05pt" to="185.75pt,16.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqJT0xHQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu2jAU3FfqP1jeQxIauBARrqoEurlt&#10;kbj9AGM7iVXHtmxDQFX/vcfm0dJuqqosjB/Hkzkz4+XzqZfoyK0TWpU4G6cYcUU1E6ot8ZfXzWiO&#10;kfNEMSK14iU+c4efV2/fLAdT8InutGTcIgBRrhhMiTvvTZEkjna8J26sDVdw2GjbEw9L2ybMkgHQ&#10;e5lM0nSWDNoyYzXlzsFufTnEq4jfNJz6z03juEeyxMDNx9HGcR/GZLUkRWuJ6QS90iD/wKInQsFH&#10;71A18QQdrPgDqhfUaqcbP6a6T3TTCMpjD9BNlv7Wza4jhsdeQBxn7jK5/wdLPx23FgkG3mGkSA8W&#10;7bwlou08qrRSIKC2KAs6DcYVUF6prQ2d0pPamRdNvzqkdNUR1fLI9/VsACTeSB6uhIUz8LX98FEz&#10;qCEHr6Nop8b2ARLkQKfozfnuDT95RGEze5o9zXOwkN7OElLcLhrr/AeuexQmJZZCBdlIQY4vzgN1&#10;KL2VhG2lN0LKaL1UaCjxYjqZxgtOS8HCYShztt1X0qIjCeGJv6ADgD2UWX1QLIJ1nLD1de6JkJc5&#10;1EsV8KAVoHOdXdLxbZEu1vP1PB/lk9l6lKd1PXq/qfLRbJM9Tet3dVXV2fdALcuLTjDGVWB3S2qW&#10;/10Srm/mkrF7Vu8yJI/osUUge/uPpKOXwb5LEPaanbc2qBFshXDG4utDCun/dR2rfj731Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB2PGbB3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8NADITv&#10;SPyHlZG4VHTzEK+QTYWA3LhQQFzdrEkist40u20Dvx4jDnCy7BmNvylXsxvUnqbQezaQLhNQxI23&#10;PbcGXp7rsytQISJbHDyTgU8KsKqOj0osrD/wE+3XsVUSwqFAA12MY6F1aDpyGJZ+JBbt3U8Oo6xT&#10;q+2EBwl3g86S5EI77Fk+dDjSXUfNx3rnDIT6lbb116JZJG956ynb3j8+oDGnJ/PtDahIc/wzww++&#10;oEMlTBu/YxvUYOA6T8VpIM9kip5fpuegNr8HXZX6f4HqGwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKolPTEdAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHY8ZsHcAAAACAEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="002268A3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHÒNG </w:t>
+            </w:r>
+            <w:r w:rsidR="002268A3" w:rsidRPr="002268A3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CÔNG TÁC SINH VIÊN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFA5D92" w14:textId="77777777" w:rsidR="00260564" w:rsidRPr="008A4FB8" w:rsidRDefault="00260564" w:rsidP="00260564">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4FB8">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CCAAB1" w14:textId="7BE45173" w:rsidR="00260564" w:rsidRPr="009C7FF4" w:rsidRDefault="00260564" w:rsidP="00260564">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:ind w:left="-112"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190A3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0115AE72" wp14:editId="5781B35A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>821055</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>213360</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1767840" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Straight Connector 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1767840" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="7C3A0019" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="64.65pt,16.8pt" to="203.85pt,16.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJGdbpHQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQQWIgIqyqBXrZd&#10;JLY/wNgOserYlm0IqOp/79h8iG0vVdUcnLFn5vnNm/Hi+dRJdOTWCa1KnA1TjLiimgm1L/G3t/Vg&#10;hpHzRDEiteIlPnOHn5cfPyx6U/CRbrVk3CIAUa7oTYlb702RJI62vCNuqA1X4Gy07YiHrd0nzJIe&#10;0DuZjNJ0mvTaMmM15c7BaX1x4mXEbxpO/WvTOO6RLDFw83G1cd2FNVkuSLG3xLSCXmmQf2DREaHg&#10;0jtUTTxBByv+gOoEtdrpxg+p7hLdNILyWANUk6W/VbNtieGxFhDHmbtM7v/B0q/HjUWClXiMkSId&#10;tGjrLRH71qNKKwUCaovGQafeuALCK7WxoVJ6Ulvzoul3h5SuWqL2PPJ9OxsAyUJG8i4lbJyB23b9&#10;F80ghhy8jqKdGtsFSJADnWJvzvfe8JNHFA6zp+nTLIcW0psvIcUt0VjnP3PdoWCUWAoVZCMFOb44&#10;H4iQ4hYSjpVeCylj66VCfYnnk9EkJjgtBQvOEObsfldJi44kDE/8YlXgeQyz+qBYBGs5Yaur7YmQ&#10;FxsulyrgQSlA52pdpuPHPJ2vZqtZPshH09UgT+t68Gld5YPpOnua1OO6qursZ6CW5UUrGOMqsLtN&#10;apb/3SRc38xlxu6zepcheY8e9QKyt38kHXsZ2ncZhJ1m54299RiGMwZfH1KY/sc92I/PffkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBoAR7F3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQuE0to0Qal6YSA3rhsgLh6rWkrGqdrsq3w9BhxgONvf/r9OV9NrlcHGkPn2cLl3IAirnzd&#10;cWPh5bm8uAYVInKNvWey8EkBVsXpSY5Z7Y+8psMmNkpKOGRooY1xyLQOVUsOw9wPxLJ796PDKHFs&#10;dD3iUcpdrxNjFtphx3KhxYHuW6o+NntnIZSvtCu/ZtXMvKWNp2T38PSI1p6fTXe3oCJN8Q+GH31R&#10;h0Kctn7PdVC95OQmFdRCmi5ACXBllktQ29+BLnL9/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMkZ1ukdAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGgBHsXcAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00190A3D">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Độc lập - Tự do - Hạnh phúc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B6B53" w:rsidRPr="0054773B" w14:paraId="272AF602" w14:textId="77777777" w:rsidTr="00260564">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="376143F7" w14:textId="7BBDC562" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00652AC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="-144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Số:      /</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12B79" w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>GXN</w:t>
+            </w:r>
+            <w:r w:rsidR="0050180D" w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>KL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002268A3">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CTSV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29792270" w14:textId="35D3B00D" w:rsidR="005B6B53" w:rsidRPr="00D70B1C" w:rsidRDefault="005B6B53" w:rsidP="00283D42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đà Nẵng, ngày      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tháng  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> năm 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70B1C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53A72EA4" w14:textId="74BCDA6E" w:rsidR="00935928" w:rsidRPr="0079458F" w:rsidRDefault="00935928" w:rsidP="00935928">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082214B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B261D6" w14:textId="5362146E" w:rsidR="00A1569E" w:rsidRPr="00E4556A" w:rsidRDefault="00935928" w:rsidP="00935928">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GIẤY XÁC NHẬN</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00504BC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Về việc nộp khóa luận tốt nghiệp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63603CA9" w14:textId="3BB70B2F" w:rsidR="00935928" w:rsidRPr="00E4556A" w:rsidRDefault="00EF64A1" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Người học</w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: ………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E040B36" w14:textId="57B059EA" w:rsidR="00935928" w:rsidRPr="00E4556A" w:rsidRDefault="0012278F" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lớp:</w:t>
+      </w:r>
+      <w:r w:rsidR="00550C32" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Khoa ....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7736B" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2F256D" w14:textId="2376435F" w:rsidR="0012278F" w:rsidRPr="00E4556A" w:rsidRDefault="0012278F" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chuyên ngành: ...........………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5EF6" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BBCEE5" w14:textId="503BBC5E" w:rsidR="0012278F" w:rsidRPr="00E4556A" w:rsidRDefault="0012278F" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Số lượng khóa luận tốt nghiệp: .......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5EF6" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFCEA41" w14:textId="3AF284ED" w:rsidR="00544377" w:rsidRPr="00E4556A" w:rsidRDefault="0012278F" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Có danh sách sinh viên bảo vệ khóa luận tốt nghiệp của lớp</w:t>
+      </w:r>
+      <w:r w:rsidR="00684F8D" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đính kèm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C0E2F" w14:textId="7A445DE6" w:rsidR="00D12B79" w:rsidRPr="00E4556A" w:rsidRDefault="00D12B79" w:rsidP="00D12B79">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đã nộp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>khóa luận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tốt nghiệp gồm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bản toàn văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bản tóm tắt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>file điện tử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00532406" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thư viện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> để lưu trữ và công bố theo quy định.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B388E5" w14:textId="70A5B179" w:rsidR="00550C32" w:rsidRPr="00E4556A" w:rsidRDefault="00550C32" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ngày bảo vệ</w:t>
+      </w:r>
+      <w:r w:rsidR="00444559" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5EF6" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5EF6" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12B79" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E1AA05" w14:textId="77777777" w:rsidR="00D95C91" w:rsidRPr="00E4556A" w:rsidRDefault="00D95C91" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCAC72B" w14:textId="13446D7E" w:rsidR="00D12B79" w:rsidRPr="00E4556A" w:rsidRDefault="00D95C91" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk197348236"/>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Cán bộ tiếp nhận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Trưởng phòng</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="69978564" w14:textId="43292EEC" w:rsidR="00444559" w:rsidRPr="00E4556A" w:rsidRDefault="00D95C91" w:rsidP="00E46384">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00444559" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00550C32" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00935928" w:rsidRPr="00E4556A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E5431D" w14:textId="77777777" w:rsidR="00444559" w:rsidRDefault="00444559" w:rsidP="007E5129">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="8280"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4C9E0F" w14:textId="77777777" w:rsidR="00935928" w:rsidRPr="007E5129" w:rsidRDefault="00935928" w:rsidP="00935928">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085855EE" w14:textId="77777777" w:rsidR="00935928" w:rsidRDefault="00935928" w:rsidP="00935928">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE552F1" w14:textId="3FFF7726" w:rsidR="00FA4307" w:rsidRDefault="00FA4307"/>
+    <w:p w14:paraId="468ACA77" w14:textId="55861304" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="13946DDA" w14:textId="4046FF2A" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="7EB7C638" w14:textId="6B3C5BFC" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="05A1C651" w14:textId="2A41B6F7" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="3614FBA5" w14:textId="5E06C194" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="443D4666" w14:textId="7DC285A7" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="2A8E4644" w14:textId="2F2A5614" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="0634F9A9" w14:textId="395A8B4E" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="619F110A" w14:textId="2E5DA771" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="59ED68B9" w14:textId="03D776C6" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="7BF43D2D" w14:textId="63DBF0D7" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="12D32C64" w14:textId="4A5AB5C5" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="14FC1E4F" w14:textId="27238B13" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:p w14:paraId="71CA57F4" w14:textId="27556C14" w:rsidR="003D50BE" w:rsidRDefault="003D50BE" w:rsidP="003D50BE">
+      <w:bookmarkStart w:id="2" w:name="_Hlk197348553"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF64A1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0060582C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tác giả</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4BE6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đồng ý cho Trường Đại học Sư phạm-Đại học Đà Nẵng công bố bản điện tử của </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>khóa luận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4BE6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trên website của Thư viện</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4BE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="199B3198" w14:textId="77777777" w:rsidR="003D50BE" w:rsidRDefault="003D50BE"/>
+    <w:sectPr w:rsidR="003D50BE" w:rsidSect="00652AC1">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="10C441AF" w14:textId="77777777" w:rsidR="00801458" w:rsidRDefault="00801458" w:rsidP="00ED5EF6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4ED08B3C" w14:textId="77777777" w:rsidR="00801458" w:rsidRDefault="00801458" w:rsidP="00ED5EF6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...120 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="18FA6D78" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-</xdr:wsDr>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="19F48F39" w14:textId="5CB25FF8" w:rsidR="00ED5EF6" w:rsidRPr="002879A9" w:rsidRDefault="00ED5EF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:bookmarkStart w:id="3" w:name="_Hlk197348597"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk197348598"/>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t>B0</w:t>
+    </w:r>
+    <w:r w:rsidR="002879A9">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t>.QT</w:t>
+    </w:r>
+    <w:r w:rsidR="002879A9">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+      </w:rPr>
+      <w:t>.TV</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r w:rsidR="002879A9">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t xml:space="preserve">           </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Ban hành lần</w:t>
+    </w:r>
+    <w:r w:rsidR="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E46384">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+        <w:lang w:val="vi-VN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 0</w:t>
+    </w:r>
+    <w:r w:rsidR="002879A9">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:w w:val="108"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="7E8F373B" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2F87FC2E" w14:textId="77777777" w:rsidR="00801458" w:rsidRDefault="00801458" w:rsidP="00ED5EF6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1AD70EF3" w14:textId="77777777" w:rsidR="00801458" w:rsidRDefault="00801458" w:rsidP="00ED5EF6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="3F42A005" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="30392853" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="573BD5B5" w14:textId="77777777" w:rsidR="00504BC9" w:rsidRDefault="00504BC9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00935928"/>
+    <w:rsid w:val="000A7AA9"/>
+    <w:rsid w:val="0012278F"/>
+    <w:rsid w:val="001439A0"/>
+    <w:rsid w:val="001506AD"/>
+    <w:rsid w:val="001E70AE"/>
+    <w:rsid w:val="002268A3"/>
+    <w:rsid w:val="00234987"/>
+    <w:rsid w:val="00235176"/>
+    <w:rsid w:val="00260564"/>
+    <w:rsid w:val="002710D6"/>
+    <w:rsid w:val="002737DD"/>
+    <w:rsid w:val="00286E6F"/>
+    <w:rsid w:val="002879A9"/>
+    <w:rsid w:val="00301421"/>
+    <w:rsid w:val="0035251C"/>
+    <w:rsid w:val="003D50BE"/>
+    <w:rsid w:val="00444559"/>
+    <w:rsid w:val="00465FAE"/>
+    <w:rsid w:val="004E4AAC"/>
+    <w:rsid w:val="0050180D"/>
+    <w:rsid w:val="00504BC9"/>
+    <w:rsid w:val="00532406"/>
+    <w:rsid w:val="00544162"/>
+    <w:rsid w:val="00544377"/>
+    <w:rsid w:val="00550C32"/>
+    <w:rsid w:val="005626D2"/>
+    <w:rsid w:val="0056270D"/>
+    <w:rsid w:val="005B6B53"/>
+    <w:rsid w:val="005C51F3"/>
+    <w:rsid w:val="0060582C"/>
+    <w:rsid w:val="00637A91"/>
+    <w:rsid w:val="00652AC1"/>
+    <w:rsid w:val="006678C6"/>
+    <w:rsid w:val="00677476"/>
+    <w:rsid w:val="00684F8D"/>
+    <w:rsid w:val="007338DE"/>
+    <w:rsid w:val="00766786"/>
+    <w:rsid w:val="007E5129"/>
+    <w:rsid w:val="00801458"/>
+    <w:rsid w:val="008A3AEB"/>
+    <w:rsid w:val="008C2552"/>
+    <w:rsid w:val="009159EB"/>
+    <w:rsid w:val="009200F9"/>
+    <w:rsid w:val="00935928"/>
+    <w:rsid w:val="009B0B2B"/>
+    <w:rsid w:val="009C7FF4"/>
+    <w:rsid w:val="00A1569E"/>
+    <w:rsid w:val="00AC3530"/>
+    <w:rsid w:val="00AC46E4"/>
+    <w:rsid w:val="00BC7F31"/>
+    <w:rsid w:val="00C00B6C"/>
+    <w:rsid w:val="00C104D2"/>
+    <w:rsid w:val="00C84041"/>
+    <w:rsid w:val="00D12B79"/>
+    <w:rsid w:val="00D70B1C"/>
+    <w:rsid w:val="00D95C91"/>
+    <w:rsid w:val="00DE2148"/>
+    <w:rsid w:val="00DF6BF7"/>
+    <w:rsid w:val="00E4556A"/>
+    <w:rsid w:val="00E46384"/>
+    <w:rsid w:val="00E7736B"/>
+    <w:rsid w:val="00ED5EF6"/>
+    <w:rsid w:val="00EF64A1"/>
+    <w:rsid w:val="00FA4307"/>
+    <w:rsid w:val="00FE2A5C"/>
+    <w:rsid w:val="00FF24FB"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7F3EBA96"/>
+  <w15:docId w15:val="{C943DB60-3F81-48D5-B7CD-C67F4795599E}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00935928"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00935928"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00935928"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00935928"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED5EF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED5EF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED5EF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED5EF6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF64A1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...271 lines deleted...]
-</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>154</Words>
+  <Characters>879</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Administrator</dc:creator>
+  <dc:title/>
+  <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>